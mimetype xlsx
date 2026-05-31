--- v0 (2026-05-13)
+++ v1 (2026-05-31)
@@ -482,113 +482,113 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>depth</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>enzyme</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>biosystem</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>transformation</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>cga 193469</t>
+          <t>CGA 193469</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>YUIKUTLBPMDDNQ-MRVPVSSYSA-N</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>clodinafop</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>JBDHZKLJNAIJNC-LLVKDONJSA-N</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>cga 193469</t>
+          <t>CGA 193469</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>YUIKUTLBPMDDNQ-MRVPVSSYSA-N</t>
         </is>
       </c>
       <c r="G2" t="n">
         <v>1</v>
       </c>
       <c r="H2" t="inlineStr"/>
       <c r="I2" t="inlineStr"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>Environmental Transformation</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>cga 193469</t>
+          <t>CGA 193469</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>YUIKUTLBPMDDNQ-MRVPVSSYSA-N</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>clodinafop</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>JBDHZKLJNAIJNC-LLVKDONJSA-N</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>cga 302371</t>
+          <t>CGA 302371</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>AKLNMOLGRGQMFY-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="G3" t="n">
         <v>2</v>
       </c>
       <c r="H3" t="inlineStr"/>
       <c r="I3" t="inlineStr"/>
       <c r="J3" t="inlineStr">
         <is>
           <t>Environmental Transformation</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">