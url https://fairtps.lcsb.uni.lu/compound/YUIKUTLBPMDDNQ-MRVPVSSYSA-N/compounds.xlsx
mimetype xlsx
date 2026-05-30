--- v0 (2026-05-13)
+++ v1 (2026-05-30)
@@ -472,51 +472,51 @@
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>mass</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>depth_from_base</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>precursor_count</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>successor_count</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>cga 193469</t>
+          <t>CGA 193469</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>YUIKUTLBPMDDNQ-MRVPVSSYSA-N</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>InChI=1S/C14H11ClFNO4/c1-8(14(18)19)20-10-2-4-11(5-3-10)21-13-12(16)6-9(15)7-17-13/h2-8H,1H3,(H,18,19)/t8-/m1/s1</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>C[C@H](C(=O)O)OC1=CC=C(C=C1)OC2=C(C=C(C=N2)Cl)F</t>
         </is>
       </c>
       <c r="E2" t="n">
         <v>311.0360637</v>
       </c>
       <c r="F2" t="n">
         <v>0</v>
       </c>
       <c r="G2" t="n">
         <v>0</v>
@@ -540,51 +540,51 @@
         <is>
           <t>InChI=1S/C17H13ClFNO4/c1-3-8-22-17(21)11(2)23-13-4-6-14(7-5-13)24-16-15(19)9-12(18)10-20-16/h1,4-7,9-11H,8H2,2H3/t11-/m1/s1</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>C[C@H](C(=O)OCC#C)OC1=CC=C(C=C1)OC2=C(C=C(C=N2)Cl)F</t>
         </is>
       </c>
       <c r="E3" t="n">
         <v>349.0517138</v>
       </c>
       <c r="F3" t="n">
         <v>1</v>
       </c>
       <c r="G3" t="n">
         <v>1</v>
       </c>
       <c r="H3" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>cga 302371</t>
+          <t>CGA 302371</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>AKLNMOLGRGQMFY-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>InChI=1S/C5H3ClFNO/c6-3-1-4(7)5(9)8-2-3/h1-2H,(H,8,9)</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>C1=C(C(=O)NC=C1Cl)F</t>
         </is>
       </c>
       <c r="E4" t="n">
         <v>146.9887196</v>
       </c>
       <c r="F4" t="n">
         <v>2</v>
       </c>
       <c r="G4" t="n">
         <v>1</v>