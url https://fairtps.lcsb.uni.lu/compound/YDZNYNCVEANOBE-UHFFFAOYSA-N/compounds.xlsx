--- v0 (2026-05-13)
+++ v1 (2026-06-24)
@@ -472,51 +472,51 @@
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>mass</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>depth_from_base</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>precursor_count</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>successor_count</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>cga371075</t>
+          <t>CGA371075</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>YDZNYNCVEANOBE-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>InChI=1S/C5H7N3O2/c1-3-4(9)8(2)5(10)7-6-3/h1-2H3,(H,7,10)</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>CC1=NNC(=O)N(C1=O)C</t>
         </is>
       </c>
       <c r="E2" t="n">
         <v>141.053826475</v>
       </c>
       <c r="F2" t="n">
         <v>0</v>
       </c>
       <c r="G2" t="n">
         <v>0</v>
@@ -574,85 +574,85 @@
         <is>
           <t>InChI=1S/C4H6N4O/c1-3-2-8(5)4(9)7-6-3/h1-2,5H2</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>C=C1CN(C(=O)N=N1)N</t>
         </is>
       </c>
       <c r="E4" t="n">
         <v>126.05416083</v>
       </c>
       <c r="F4" t="n">
         <v>2</v>
       </c>
       <c r="G4" t="n">
         <v>1</v>
       </c>
       <c r="H4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>cga215525</t>
+          <t>CGA215525</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>FIFXOUHQMGZUTO-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>InChI=1S/C4H8N4O/c1-3-2-8(5)4(9)7-6-3/h2,5H2,1H3,(H,7,9)</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>CC1=NNC(=O)N(C1)N</t>
         </is>
       </c>
       <c r="E5" t="n">
         <v>128.06981089</v>
       </c>
       <c r="F5" t="n">
         <v>2</v>
       </c>
       <c r="G5" t="n">
         <v>1</v>
       </c>
       <c r="H5" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>cga255548</t>
+          <t>CGA255548</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>BUMAFTGGYPBHHK-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>InChI=1S/C6H5NO2/c8-4-5-1-2-6(9)7-3-5/h1-4H,(H,7,9)</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>C1=CC(=O)NC=C1C=O</t>
         </is>
       </c>
       <c r="E6" t="n">
         <v>123.032028402</v>
       </c>
       <c r="F6" t="n">
         <v>2</v>
       </c>
       <c r="G6" t="n">
         <v>1</v>
@@ -778,85 +778,85 @@
         <is>
           <t>InChI=1S/C10H9N5O3/c1-6-9(17)15(10(18)14-13-6)12-5-7-2-3-8(16)11-4-7/h2-5H,1H3,(H,11,16)(H,14,18)/b12-5-</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>CC1=NNC(=O)N(C1=O)/N=C\C2=CNC(=O)C=C2</t>
         </is>
       </c>
       <c r="E10" t="n">
         <v>247.07053917</v>
       </c>
       <c r="F10" t="n">
         <v>2</v>
       </c>
       <c r="G10" t="n">
         <v>1</v>
       </c>
       <c r="H10" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>m2 cga294849</t>
+          <t>M2 CGA294849</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>OBVMWVBNOLJKBG-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>InChI=1S/C4H6N4O2/c1-2-3(9)8(5)4(10)7-6-2/h5H2,1H3,(H,7,10)</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>CC1=NNC(=O)N(C1=O)N</t>
         </is>
       </c>
       <c r="E11" t="n">
         <v>142.04907545</v>
       </c>
       <c r="F11" t="n">
         <v>2</v>
       </c>
       <c r="G11" t="n">
         <v>1</v>
       </c>
       <c r="H11" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>syn510306</t>
+          <t>SYN510306</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>SWYAAMNNHNMREO-XGICHPGQSA-N</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>InChI=1S/C10H11N5O2/c1-7-6-15(10(17)14-13-7)12-5-8-2-3-9(16)11-4-8/h2-5H,6H2,1H3,(H,11,16)(H,14,17)/b12-5-</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>CC1=NNC(=O)N(C1)/N=C\C2=CNC(=O)C=C2</t>
         </is>
       </c>
       <c r="E12" t="n">
         <v>233.09127461</v>
       </c>
       <c r="F12" t="n">
         <v>2</v>
       </c>
       <c r="G12" t="n">
         <v>1</v>