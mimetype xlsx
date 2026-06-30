--- v0 (2026-05-13)
+++ v1 (2026-06-30)
@@ -472,51 +472,51 @@
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>mass</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>depth_from_base</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>precursor_count</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>successor_count</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>cga 103699</t>
+          <t>CGA 103699</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>XUBMBSRIISONHE-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>InChI=1S/C12H15NO4/c1-8-4-3-5-9(2)12(8)13(6-11(16)17)10(15)7-14/h3-5,14H,6-7H2,1-2H3,(H,16,17)</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>CC1=C(C(=CC=C1)C)N(CC(=O)O)C(=O)CO</t>
         </is>
       </c>
       <c r="E2" t="n">
         <v>237.10010796</v>
       </c>
       <c r="F2" t="n">
         <v>0</v>
       </c>
       <c r="G2" t="n">
         <v>0</v>
@@ -574,153 +574,153 @@
         <is>
           <t>InChI=1S/C12H17NO5S/c1-9-5-4-6-10(2)12(9)13(8-18-3)11(14)7-19(15,16)17/h4-6H,7-8H2,1-3H3,(H,15,16,17)</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>CC1=C(C(=CC=C1)C)N(COC)C(=O)CS(=O)(=O)O</t>
         </is>
       </c>
       <c r="E4" t="n">
         <v>287.08274382</v>
       </c>
       <c r="F4" t="n">
         <v>2</v>
       </c>
       <c r="G4" t="n">
         <v>1</v>
       </c>
       <c r="H4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>cga 102935</t>
+          <t>CGA 102935</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>NIHIWXSBMGLAAJ-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>InChI=1S/C12H13NO5/c1-7-4-3-5-8(2)10(7)13(6-9(14)15)11(16)12(17)18/h3-5H,6H2,1-2H3,(H,14,15)(H,17,18)</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>CC1=C(C(=CC=C1)C)N(CC(=O)O)C(=O)C(=O)O</t>
         </is>
       </c>
       <c r="E5" t="n">
         <v>251.07937252</v>
       </c>
       <c r="F5" t="n">
         <v>2</v>
       </c>
       <c r="G5" t="n">
         <v>1</v>
       </c>
       <c r="H5" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>cga 369873</t>
+          <t>CGA 369873</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>ZNKNVJGSYJFDHT-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>InChI=1S/C10H13NO4S/c1-7-4-3-5-8(2)10(7)11-9(12)6-16(13,14)15/h3-5H,6H2,1-2H3,(H,11,12)(H,13,14,15)</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>CC1=C(C(=CC=C1)C)NC(=O)CS(=O)(=O)O</t>
         </is>
       </c>
       <c r="E6" t="n">
         <v>243.05652907</v>
       </c>
       <c r="F6" t="n">
         <v>2</v>
       </c>
       <c r="G6" t="n">
         <v>1</v>
       </c>
       <c r="H6" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>cga 39981</t>
+          <t>CGA 39981</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>AGEOQFQAZYZFME-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>InChI=1S/C13H19NO3/c1-10-5-4-6-11(2)13(10)14(7-8-17-3)12(16)9-15/h4-6,15H,7-9H2,1-3H3</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>CC1=C(C(=CC=C1)C)N(CCOC)C(=O)CO</t>
         </is>
       </c>
       <c r="E7" t="n">
         <v>237.13649347</v>
       </c>
       <c r="F7" t="n">
         <v>2</v>
       </c>
       <c r="G7" t="n">
         <v>1</v>
       </c>
       <c r="H7" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>cga 42443</t>
+          <t>CGA 42443</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>ZFXDHJUIUORYOX-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>InChI=1S/C13H19NO2/c1-10-6-5-7-11(2)13(10)14(12(3)15)8-9-16-4/h5-7H,8-9H2,1-4H3</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>CC1=C(C(=CC=C1)C)N(CCOC)C(=O)C</t>
         </is>
       </c>
       <c r="E8" t="n">
         <v>221.141578849</v>
       </c>
       <c r="F8" t="n">
         <v>2</v>
       </c>
       <c r="G8" t="n">
         <v>1</v>