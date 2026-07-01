--- v0 (2026-05-13)
+++ v1 (2026-07-01)
@@ -800,51 +800,51 @@
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>bh517-t2so2</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>SSLMIMBQRXNQPD-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>cycloxydim</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>GGWHBJGBERXSLL-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>bh 517-t1s</t>
+          <t>BH 517-T1S</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>LEQAWQQCGSLLCH-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="G9" t="n">
         <v>2</v>
       </c>
       <c r="H9" t="inlineStr"/>
       <c r="I9" t="inlineStr"/>
       <c r="J9" t="inlineStr">
         <is>
           <t>Environmental Transformation</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>bh517-t2so2</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
@@ -888,51 +888,51 @@
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>bh517-t2so2</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>SSLMIMBQRXNQPD-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>cycloxydim</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>GGWHBJGBERXSLL-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>bh 517-t2s</t>
+          <t>BH 517-T2S</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>KNQGJXMVSRCBKV-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="G11" t="n">
         <v>2</v>
       </c>
       <c r="H11" t="inlineStr"/>
       <c r="I11" t="inlineStr"/>
       <c r="J11" t="inlineStr">
         <is>
           <t>Environmental Transformation</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">