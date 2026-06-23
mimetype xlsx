--- v0 (2026-05-13)
+++ v1 (2026-06-23)
@@ -540,51 +540,51 @@
         <is>
           <t>InChI=1S/C17H27NO3S/c1-3-6-14(18-21-4-2)17-15(19)9-13(10-16(17)20)12-7-5-8-22-11-12/h12-13,19H,3-11H2,1-2H3</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>CCCC(=NOCC)C1=C(CC(CC1=O)C2CCCSC2)O</t>
         </is>
       </c>
       <c r="E3" t="n">
         <v>325.1711649</v>
       </c>
       <c r="F3" t="n">
         <v>1</v>
       </c>
       <c r="G3" t="n">
         <v>1</v>
       </c>
       <c r="H3" t="n">
         <v>8</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>bh 517-t1s</t>
+          <t>BH 517-T1S</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>LEQAWQQCGSLLCH-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>InChI=1S/C15H23NO2S/c1-2-4-12(16)15-13(17)7-11(8-14(15)18)10-5-3-6-19-9-10/h10-11,16-17H,2-9H2,1H3</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>CCCC(=N)C1=C(CC(CC1=O)C2CCCSC2)O</t>
         </is>
       </c>
       <c r="E4" t="n">
         <v>281.14495015</v>
       </c>
       <c r="F4" t="n">
         <v>2</v>
       </c>
       <c r="G4" t="n">
         <v>1</v>
@@ -642,51 +642,51 @@
         <is>
           <t>InChI=1S/C15H23NO4S/c1-2-4-12(16)15-13(17)7-11(8-14(15)18)10-5-3-6-21(19,20)9-10/h10-11,16-17H,2-9H2,1H3</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>CCCC(=N)C1=C(CC(CC1=O)C2CCCS(=O)(=O)C2)O</t>
         </is>
       </c>
       <c r="E6" t="n">
         <v>313.13477939</v>
       </c>
       <c r="F6" t="n">
         <v>2</v>
       </c>
       <c r="G6" t="n">
         <v>1</v>
       </c>
       <c r="H6" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>bh 517-t2s</t>
+          <t>BH 517-T2S</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>KNQGJXMVSRCBKV-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>InChI=1S/C15H21NO2S/c1-2-4-14-16-15-12(17)7-11(8-13(15)18-14)10-5-3-6-19-9-10/h10-11H,2-9H2,1H3</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>CCCC1=NC2=C(O1)CC(CC2=O)C3CCCSC3</t>
         </is>
       </c>
       <c r="E7" t="n">
         <v>279.12930009</v>
       </c>
       <c r="F7" t="n">
         <v>2</v>
       </c>
       <c r="G7" t="n">
         <v>1</v>