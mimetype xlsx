--- v0 (2026-05-13)
+++ v1 (2026-06-20)
@@ -472,51 +472,51 @@
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>mass</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>depth_from_base</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>precursor_count</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>successor_count</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>cl 197675</t>
+          <t>CL 197675</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>SFGQJINPNLWEKK-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>InChI=1S/C19H19BrO7/c1-9-8-12(25-3)17(26-4)18(27-5)13(9)16(21)15-11(24-2)7-6-10(20)14(15)19(22)23/h6-8H,1-5H3,(H,22,23)</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>CC1=CC(=C(C(=C1C(=O)C2=C(C=CC(=C2C(=O)O)Br)OC)OC)OC)OC</t>
         </is>
       </c>
       <c r="E2" t="n">
         <v>438.03142</v>
       </c>
       <c r="F2" t="n">
         <v>0</v>
       </c>
       <c r="G2" t="n">
         <v>0</v>
@@ -540,51 +540,51 @@
         <is>
           <t>InChI=1S/C19H21BrO5/c1-10-9-14(23-4)18(24-5)19(25-6)15(10)17(21)16-11(2)12(20)7-8-13(16)22-3/h7-9H,1-6H3</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>CC1=CC(=C(C(=C1C(=O)C2=C(C=CC(=C2C)Br)OC)OC)OC)OC</t>
         </is>
       </c>
       <c r="E3" t="n">
         <v>408.05724</v>
       </c>
       <c r="F3" t="n">
         <v>1</v>
       </c>
       <c r="G3" t="n">
         <v>1</v>
       </c>
       <c r="H3" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>cl 197676</t>
+          <t>CL 197676</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>NWTKUSGTJGRINP-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>InChI=1S/C19H19BrO7/c1-9-11(20)6-7-12(24-2)14(9)16(21)15-10(19(22)23)8-13(25-3)17(26-4)18(15)27-5/h6-8H,1-5H3,(H,22,23)</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>CC1=C(C=CC(=C1C(=O)C2=C(C(=C(C=C2C(=O)O)OC)OC)OC)OC)Br</t>
         </is>
       </c>
       <c r="E4" t="n">
         <v>438.03142</v>
       </c>
       <c r="F4" t="n">
         <v>2</v>
       </c>
       <c r="G4" t="n">
         <v>1</v>