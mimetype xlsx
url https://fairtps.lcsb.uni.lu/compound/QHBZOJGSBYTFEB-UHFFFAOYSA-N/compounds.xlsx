--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -472,51 +472,51 @@
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>mass</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>depth_from_base</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>precursor_count</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>successor_count</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>bh479-10</t>
+          <t>BH479-10</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>QHBZOJGSBYTFEB-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>InChI=1S/C15H19N3O3S/c1-12-6-4-7-13(2)15(12)18(11-17-9-5-8-16-17)14(19)10-22(3,20)21/h4-9H,10-11H2,1-3H3</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>CC1=C(C(=CC=C1)C)N(CN2C=CC=N2)C(=O)CS(=O)(=O)C</t>
         </is>
       </c>
       <c r="E2" t="n">
         <v>321.11471265</v>
       </c>
       <c r="F2" t="n">
         <v>0</v>
       </c>
       <c r="G2" t="n">
         <v>0</v>
@@ -608,51 +608,51 @@
         <is>
           <t>InChI=1S/C14H17N3OS/c1-11-5-3-6-12(2)14(11)17(13(18)9-19)10-16-8-4-7-15-16/h3-8,19H,9-10H2,1-2H3</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>CC1=C(C(=CC=C1)C)N(CN2C=CC=N2)C(=O)CS</t>
         </is>
       </c>
       <c r="E5" t="n">
         <v>275.10923335</v>
       </c>
       <c r="F5" t="n">
         <v>2</v>
       </c>
       <c r="G5" t="n">
         <v>1</v>
       </c>
       <c r="H5" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>bh 479-13</t>
+          <t>BH 479-13</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>QHEFZTMTEYPSAP-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>InChI=1S/C14H16ClN3O2/c1-11-4-2-5-12(9-19)14(11)18(13(20)8-15)10-17-7-3-6-16-17/h2-7,19H,8-10H2,1H3</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>CC1=C(C(=CC=C1)CO)N(CN2C=CC=N2)C(=O)CCl</t>
         </is>
       </c>
       <c r="E6" t="n">
         <v>293.0931045</v>
       </c>
       <c r="F6" t="n">
         <v>2</v>
       </c>
       <c r="G6" t="n">
         <v>1</v>
@@ -676,187 +676,187 @@
         <is>
           <t>InChI=1S/C14H15N3O4/c1-10-4-2-5-11(14(20)21)13(10)17(12(19)8-18)9-16-7-3-6-15-16/h2-7,18H,8-9H2,1H3,(H,20,21)</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>CC1=C(C(=CC=C1)C(=O)O)N(CN2C=CC=N2)C(=O)CO</t>
         </is>
       </c>
       <c r="E7" t="n">
         <v>289.10625597</v>
       </c>
       <c r="F7" t="n">
         <v>2</v>
       </c>
       <c r="G7" t="n">
         <v>1</v>
       </c>
       <c r="H7" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>bh479-1</t>
+          <t>BH479-1</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>IQUFNHHHOOCCDU-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>InChI=1S/C14H17N3O2/c1-11-5-3-6-12(2)14(11)17(13(19)9-18)10-16-8-4-7-15-16/h3-8,18H,9-10H2,1-2H3</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>CC1=C(C(=CC=C1)C)N(CN2C=CC=N2)C(=O)CO</t>
         </is>
       </c>
       <c r="E8" t="n">
         <v>259.132076794</v>
       </c>
       <c r="F8" t="n">
         <v>2</v>
       </c>
       <c r="G8" t="n">
         <v>1</v>
       </c>
       <c r="H8" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>bh479-11</t>
+          <t>BH479-11</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>GFGYMDAFJMPNCC-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>InChI=1S/C15H19N3O2S/c1-12-6-4-7-13(2)15(12)18(14(19)10-21(3)20)11-17-9-5-8-16-17/h4-9H,10-11H2,1-3H3</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>CC1=C(C(=CC=C1)C)N(CN2C=CC=N2)C(=O)CS(=O)C</t>
         </is>
       </c>
       <c r="E9" t="n">
         <v>305.11979803</v>
       </c>
       <c r="F9" t="n">
         <v>2</v>
       </c>
       <c r="G9" t="n">
         <v>1</v>
       </c>
       <c r="H9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>bh479-12</t>
+          <t>BH479-12</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>DFJUHFNLKWOTIZ-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>InChI=1S/C14H13N3O5/c1-9-4-2-5-10(13(19)20)11(9)17(12(18)14(21)22)8-16-7-3-6-15-16/h2-7H,8H2,1H3,(H,19,20)(H,21,22)</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>CC1=C(C(=CC=C1)C(=O)O)N(CN2C=CC=N2)C(=O)C(=O)O</t>
         </is>
       </c>
       <c r="E10" t="n">
         <v>303.08552052</v>
       </c>
       <c r="F10" t="n">
         <v>2</v>
       </c>
       <c r="G10" t="n">
         <v>1</v>
       </c>
       <c r="H10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>bh479-6</t>
+          <t>BH479-6</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>JXUANMZOSNWAMI-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>InChI=1S/C14H17N3O/c1-11-6-4-7-12(2)14(11)17(13(3)18)10-16-9-5-8-15-16/h4-9H,10H2,1-3H3</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>CC1=C(C(=CC=C1)C)N(CN2C=CC=N2)C(=O)C</t>
         </is>
       </c>
       <c r="E11" t="n">
         <v>243.137162174</v>
       </c>
       <c r="F11" t="n">
         <v>2</v>
       </c>
       <c r="G11" t="n">
         <v>1</v>
       </c>
       <c r="H11" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>bh479-7</t>
+          <t>BH479-7</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>KSASICQOQRWULF-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>InChI=1S/C16H19N3O5S/c1-12-5-3-6-13(2)16(12)19(11-18-8-4-7-17-18)14(20)9-25(23,24)10-15(21)22/h3-8H,9-11H2,1-2H3,(H,21,22)</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>CC1=C(C(=CC=C1)C)N(CN2C=CC=N2)C(=O)CS(=O)(=O)CC(=O)O</t>
         </is>
       </c>
       <c r="E12" t="n">
         <v>365.10454189</v>
       </c>
       <c r="F12" t="n">
         <v>2</v>
       </c>
       <c r="G12" t="n">
         <v>1</v>
@@ -880,51 +880,51 @@
         <is>
           <t>InChI=1S/C14H17N3O4S/c1-11-5-3-6-12(2)14(11)17(10-16-8-4-7-15-16)13(18)9-22(19,20)21/h3-8H,9-10H2,1-2H3,(H,19,20,21)</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>CC1=C(C(=CC=C1)C)N(CN2C=CC=N2)C(=O)CS(=O)(=O)O</t>
         </is>
       </c>
       <c r="E13" t="n">
         <v>323.09397721</v>
       </c>
       <c r="F13" t="n">
         <v>2</v>
       </c>
       <c r="G13" t="n">
         <v>1</v>
       </c>
       <c r="H13" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>bh479-9</t>
+          <t>BH479-9</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>DYCHUHSHQIYFAI-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>InChI=1S/C16H19N3O4S/c1-12-5-3-6-13(2)16(12)19(11-18-8-4-7-17-18)14(20)9-24(23)10-15(21)22/h3-8H,9-11H2,1-2H3,(H,21,22)</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>CC1=C(C(=CC=C1)C)N(CN2C=CC=N2)C(=O)CS(=O)CC(=O)O</t>
         </is>
       </c>
       <c r="E14" t="n">
         <v>349.10962727</v>
       </c>
       <c r="F14" t="n">
         <v>2</v>
       </c>
       <c r="G14" t="n">
         <v>1</v>
@@ -982,51 +982,51 @@
         <is>
           <t>InChI=1S/C14H16N4O2/c1-10-5-3-6-11(2)12(10)18(14(20)13(15)19)9-17-8-4-7-16-17/h3-8H,9H2,1-2H3,(H2,15,19)</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>CC1=C(C(=CC=C1)C)N(CN2C=CC=N2)C(=O)C(=O)N</t>
         </is>
       </c>
       <c r="E16" t="n">
         <v>272.12732577</v>
       </c>
       <c r="F16" t="n">
         <v>2</v>
       </c>
       <c r="G16" t="n">
         <v>1</v>
       </c>
       <c r="H16" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>oh-bh 479-8</t>
+          <t>OH-BH 479-8</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>DUIYKMGMOAQLIN-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>InChI=1S/C14H17N3O5S/c1-11-4-2-5-12(8-18)14(11)17(10-16-7-3-6-15-16)13(19)9-23(20,21)22/h2-7,18H,8-10H2,1H3,(H,20,21,22)</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>CC1=C(C(=CC=C1)CO)N(CN2C=CC=N2)C(=O)CS(=O)(=O)O</t>
         </is>
       </c>
       <c r="E17" t="n">
         <v>339.08889182</v>
       </c>
       <c r="F17" t="n">
         <v>2</v>
       </c>
       <c r="G17" t="n">
         <v>1</v>