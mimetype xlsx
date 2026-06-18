--- v0 (2026-05-13)
+++ v1 (2026-06-18)
@@ -534,51 +534,51 @@
       </c>
       <c r="G2" t="n">
         <v>1</v>
       </c>
       <c r="H2" t="inlineStr"/>
       <c r="I2" t="inlineStr"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>Phase I</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>p-hydroxynormethadol</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>LUUYPUMHJLXSPD-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>eddp+</t>
+          <t>EDDP+</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>SCIYBRNSSXZMKG-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>2-ethyl-5-methyl-3,3-diphenyl-1-pyrroline (emdp)</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>UPZKJIHNKKJIKX-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="G3" t="n">
         <v>2</v>
       </c>
       <c r="H3" t="inlineStr"/>
       <c r="I3" t="inlineStr"/>
       <c r="J3" t="inlineStr"/>
     </row>
     <row r="4">
@@ -842,51 +842,51 @@
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>p-hydroxynormethadol</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>LUUYPUMHJLXSPD-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>methadone</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>USSIQXCVUWKGNF-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>eddp+</t>
+          <t>EDDP+</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>SCIYBRNSSXZMKG-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="G10" t="n">
         <v>2</v>
       </c>
       <c r="H10" t="inlineStr"/>
       <c r="I10" t="inlineStr"/>
       <c r="J10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>p-hydroxynormethadol</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>LUUYPUMHJLXSPD-UHFFFAOYSA-N</t>
         </is>
       </c>
@@ -1122,61 +1122,61 @@
       </c>
       <c r="G16" t="n">
         <v>2</v>
       </c>
       <c r="H16" t="inlineStr"/>
       <c r="I16" t="inlineStr"/>
       <c r="J16" t="inlineStr">
         <is>
           <t>Phase I</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>p-hydroxynormethadol</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>LUUYPUMHJLXSPD-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>eddp+</t>
+          <t>EDDP+</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>SCIYBRNSSXZMKG-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>eddp</t>
+          <t>EDDP</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>RODQCWPQPPLNGP-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="G17" t="n">
         <v>3</v>
       </c>
       <c r="H17" t="inlineStr"/>
       <c r="I17" t="inlineStr"/>
       <c r="J17" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>