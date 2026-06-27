--- v0 (2026-05-13)
+++ v1 (2026-06-27)
@@ -710,51 +710,51 @@
         <is>
           <t>InChI=1S/C19H23NO2/c1-15(20(2)3)14-19(18(21)22,16-10-6-4-7-11-16)17-12-8-5-9-13-17/h4-13,15H,14H2,1-3H3,(H,21,22)</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>CC(CC(C1=CC=CC=C1)(C2=CC=CC=C2)C(=O)O)N(C)C</t>
         </is>
       </c>
       <c r="E8" t="n">
         <v>297.172878976</v>
       </c>
       <c r="F8" t="n">
         <v>2</v>
       </c>
       <c r="G8" t="n">
         <v>1</v>
       </c>
       <c r="H8" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>eddp+</t>
+          <t>EDDP+</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>SCIYBRNSSXZMKG-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>InChI=1S/C20H24N/c1-4-19-20(15-16(2)21(19)3,17-11-7-5-8-12-17)18-13-9-6-10-14-18/h5-14,16H,4,15H2,1-3H3/q+1</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>CCC1=[N+](C(CC1(C2=CC=CC=C2)C3=CC=CC=C3)C)C</t>
         </is>
       </c>
       <c r="E9" t="n">
         <v>278.19087477</v>
       </c>
       <c r="F9" t="n">
         <v>2</v>
       </c>
       <c r="G9" t="n">
         <v>1</v>
@@ -914,51 +914,51 @@
         <is>
           <t>InChI=1S/C21H27NO2/c1-5-20(24)21(15-16(2)22(3)4,17-9-7-6-8-10-17)18-11-13-19(23)14-12-18/h6-14,16,23H,5,15H2,1-4H3</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>CCC(=O)C(CC(C)N(C)C)(C1=CC=CC=C1)C2=CC=C(C=C2)O</t>
         </is>
       </c>
       <c r="E14" t="n">
         <v>325.204179104</v>
       </c>
       <c r="F14" t="n">
         <v>2</v>
       </c>
       <c r="G14" t="n">
         <v>1</v>
       </c>
       <c r="H14" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>eddp</t>
+          <t>EDDP</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>RODQCWPQPPLNGP-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>InChI=1S/C20H25N/c1-4-19-20(15-16(2)21(19)3,17-11-7-5-8-12-17)18-13-9-6-10-14-18/h5-14,16,19H,4,15H2,1-3H3</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>CCC1C(CC(N1C)C)(C2=CC=CC=C2)C3=CC=CC=C3</t>
         </is>
       </c>
       <c r="E15" t="n">
         <v>279.198699802</v>
       </c>
       <c r="F15" t="n">
         <v>3</v>
       </c>
       <c r="G15" t="n">
         <v>1</v>