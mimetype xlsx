--- v0 (2026-05-13)
+++ v1 (2026-07-01)
@@ -586,51 +586,51 @@
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>dm-fnt</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>LNGYYGXBMGRUKZ-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>fenitrothion</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>ZNOLGFHPUIJIMJ-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>fno</t>
+          <t>FNO</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>MJNAIAPNXYJWCT-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="G4" t="n">
         <v>2</v>
       </c>
       <c r="H4" t="inlineStr"/>
       <c r="I4" t="inlineStr"/>
       <c r="J4" t="inlineStr">
         <is>
           <t>Environmental Transformation</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>dm-fnt</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
@@ -674,51 +674,51 @@
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>dm-fnt</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>LNGYYGXBMGRUKZ-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>fenitrothion</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>ZNOLGFHPUIJIMJ-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>nma</t>
+          <t>NMA</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>RTZOGYCMIMOVHU-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="G6" t="n">
         <v>2</v>
       </c>
       <c r="H6" t="inlineStr"/>
       <c r="I6" t="inlineStr"/>
       <c r="J6" t="inlineStr">
         <is>
           <t>Environmental Transformation</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>dm-fnt</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">