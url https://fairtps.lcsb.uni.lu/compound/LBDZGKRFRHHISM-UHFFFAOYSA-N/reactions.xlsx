--- v0 (2026-05-13)
+++ v1 (2026-07-01)
@@ -482,353 +482,353 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>depth</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>enzyme</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>biosystem</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>transformation</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>cga 304075</t>
+          <t>CGA 304075</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>LBDZGKRFRHHISM-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>cyprodinil</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>HAORKNGNJCEJBX-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>cga 304075</t>
+          <t>CGA 304075</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>LBDZGKRFRHHISM-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="G2" t="n">
         <v>1</v>
       </c>
       <c r="H2" t="inlineStr"/>
       <c r="I2" t="inlineStr"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>Environmental Transformation</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>cga 304075</t>
+          <t>CGA 304075</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>LBDZGKRFRHHISM-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>cyprodinil</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>HAORKNGNJCEJBX-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>cga 304076</t>
+          <t>CGA 304076</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>XEFZMEARAKSJMJ-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="G3" t="n">
         <v>2</v>
       </c>
       <c r="H3" t="inlineStr"/>
       <c r="I3" t="inlineStr"/>
       <c r="J3" t="inlineStr">
         <is>
           <t>Environmental Transformation</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>cga 304075</t>
+          <t>CGA 304075</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>LBDZGKRFRHHISM-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>cyprodinil</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>HAORKNGNJCEJBX-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>cga 321915</t>
+          <t>CGA 321915</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>QODMYONMGSMOCI-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="G4" t="n">
         <v>2</v>
       </c>
       <c r="H4" t="inlineStr"/>
       <c r="I4" t="inlineStr"/>
       <c r="J4" t="inlineStr">
         <is>
           <t>Environmental Transformation</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>cga 304075</t>
+          <t>CGA 304075</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>LBDZGKRFRHHISM-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>cyprodinil</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>HAORKNGNJCEJBX-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>3-(4-cyclopropyl-6-methylpyrimidin-2-ylamino)phenol</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>IGDCKQUNQPOPEU-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="G5" t="n">
         <v>2</v>
       </c>
       <c r="H5" t="inlineStr"/>
       <c r="I5" t="inlineStr">
         <is>
           <t>Soil</t>
         </is>
       </c>
       <c r="J5" t="inlineStr">
         <is>
           <t>Environmental Transformation</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>cga 304075</t>
+          <t>CGA 304075</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>LBDZGKRFRHHISM-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>cyprodinil</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>HAORKNGNJCEJBX-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>4-cyclopropyl-6-methyl-pyrimidine-2-ylamine</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>KPMMRZPKAYBHME-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="G6" t="n">
         <v>2</v>
       </c>
       <c r="H6" t="inlineStr"/>
       <c r="I6" t="inlineStr"/>
       <c r="J6" t="inlineStr">
         <is>
           <t>Environmental Transformation</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>cga 304075</t>
+          <t>CGA 304075</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>LBDZGKRFRHHISM-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>cyprodinil</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>HAORKNGNJCEJBX-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>3-(4-cyclopropyl-6-methylpyrimidin-2-ylamino)phenol</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>IGDCKQUNQPOPEU-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="G7" t="n">
         <v>2</v>
       </c>
       <c r="H7" t="inlineStr"/>
       <c r="I7" t="inlineStr"/>
       <c r="J7" t="inlineStr">
         <is>
           <t>Environmental Transformation</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>cga 304075</t>
+          <t>CGA 304075</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>LBDZGKRFRHHISM-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>cyprodinil</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>HAORKNGNJCEJBX-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>4-cyclopropyl-6-methyl-pyrimidine-2-ylamine</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>KPMMRZPKAYBHME-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="G8" t="n">
         <v>2</v>
       </c>
       <c r="H8" t="inlineStr"/>
       <c r="I8" t="inlineStr">
         <is>
           <t>Soil</t>
         </is>
       </c>
       <c r="J8" t="inlineStr">
         <is>
           <t>Environmental Transformation</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>cga 304075</t>
+          <t>CGA 304075</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>LBDZGKRFRHHISM-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>cyprodinil</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>HAORKNGNJCEJBX-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>6-cyclopropyl-2-phenylamino-pyrimidin-4-yl)-methanol</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>KWORTNPHVKWENH-UHFFFAOYSA-N</t>