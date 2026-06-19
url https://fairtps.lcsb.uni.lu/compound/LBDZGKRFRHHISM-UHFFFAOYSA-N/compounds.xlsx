--- v0 (2026-05-13)
+++ v1 (2026-06-19)
@@ -472,51 +472,51 @@
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>mass</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>depth_from_base</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>precursor_count</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>successor_count</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>cga 304075</t>
+          <t>CGA 304075</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>LBDZGKRFRHHISM-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>InChI=1S/C14H15N3O/c1-9-8-13(10-2-3-10)17-14(15-9)16-11-4-6-12(18)7-5-11/h4-8,10,18H,2-3H2,1H3,(H,15,16,17)</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>CC1=CC(=NC(=N1)NC2=CC=C(C=C2)O)C3CC3</t>
         </is>
       </c>
       <c r="E2" t="n">
         <v>241.12151211</v>
       </c>
       <c r="F2" t="n">
         <v>0</v>
       </c>
       <c r="G2" t="n">
         <v>0</v>
@@ -642,85 +642,85 @@
         <is>
           <t>InChI=1S/C14H15N3O/c18-9-12-8-13(10-6-7-10)17-14(16-12)15-11-4-2-1-3-5-11/h1-5,8,10,18H,6-7,9H2,(H,15,16,17)</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>C1CC1C2=NC(=NC(=C2)CO)NC3=CC=CC=C3</t>
         </is>
       </c>
       <c r="E6" t="n">
         <v>241.12151211</v>
       </c>
       <c r="F6" t="n">
         <v>2</v>
       </c>
       <c r="G6" t="n">
         <v>1</v>
       </c>
       <c r="H6" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>cga 304076</t>
+          <t>CGA 304076</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>XEFZMEARAKSJMJ-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>InChI=1S/C14H15N3O/c1-9-13(18)12(10-7-8-10)17-14(15-9)16-11-5-3-2-4-6-11/h2-6,10,18H,7-8H2,1H3,(H,15,16,17)</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>CC1=C(C(=NC(=N1)NC2=CC=CC=C2)C3CC3)O</t>
         </is>
       </c>
       <c r="E7" t="n">
         <v>241.12151211</v>
       </c>
       <c r="F7" t="n">
         <v>2</v>
       </c>
       <c r="G7" t="n">
         <v>1</v>
       </c>
       <c r="H7" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>cga 321915</t>
+          <t>CGA 321915</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>QODMYONMGSMOCI-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>InChI=1S/C8H10N2O/c1-5-4-7(6-2-3-6)10-8(11)9-5/h4,6H,2-3H2,1H3,(H,9,10,11)</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>CC1=CC(=NC(=O)N1)C2CC2</t>
         </is>
       </c>
       <c r="E8" t="n">
         <v>150.079312947</v>
       </c>
       <c r="F8" t="n">
         <v>2</v>
       </c>
       <c r="G8" t="n">
         <v>1</v>