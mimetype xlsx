--- v0 (2026-05-14)
+++ v1 (2026-06-21)
@@ -472,51 +472,51 @@
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>mass</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>depth_from_base</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>precursor_count</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>successor_count</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>cga 289253</t>
+          <t>CGA 289253</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>JPBLWGKRGFCKOC-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>InChI=1S/C19H31NO/c1-16(15-20(21)12-6-5-7-13-20)14-17-8-10-18(11-9-17)19(2,3)4/h8-11,16H,5-7,12-15H2,1-4H3</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>CC(CC1=CC=C(C=C1)C(C)(C)C)C[N+]2(CCCCC2)[O-]</t>
         </is>
       </c>
       <c r="E2" t="n">
         <v>289.240564612</v>
       </c>
       <c r="F2" t="n">
         <v>0</v>
       </c>
       <c r="G2" t="n">
         <v>0</v>
@@ -574,221 +574,221 @@
         <is>
           <t>InChI=1S/C19H29NO2/c1-15(14-20-11-5-4-6-12-20)13-16-7-9-17(10-8-16)19(2,3)18(21)22/h7-10,15H,4-6,11-14H2,1-3H3,(H,21,22)</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>CC(CC1=CC=C(C=C1)C(C)(C)C(=O)O)CN2CCCCC2</t>
         </is>
       </c>
       <c r="E4" t="n">
         <v>303.219829168</v>
       </c>
       <c r="F4" t="n">
         <v>2</v>
       </c>
       <c r="G4" t="n">
         <v>1</v>
       </c>
       <c r="H4" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>cga 289268</t>
+          <t>CGA 289268</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>OORJXFNLXOTWLL-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>InChI=1S/C19H31NO/c1-16(14-20-11-5-4-6-12-20)13-17-7-9-18(10-8-17)19(2,3)15-21/h7-10,16,21H,4-6,11-15H2,1-3H3</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>CC(CC1=CC=C(C=C1)C(C)(C)CO)CN2CCCCC2</t>
         </is>
       </c>
       <c r="E5" t="n">
         <v>289.240564612</v>
       </c>
       <c r="F5" t="n">
         <v>2</v>
       </c>
       <c r="G5" t="n">
         <v>1</v>
       </c>
       <c r="H5" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>cga 289269</t>
+          <t>CGA 289269</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>KOCTYVLMQFEENY-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>InChI=1S/C19H31NO/c1-15(14-20-11-9-18(21)10-12-20)13-16-5-7-17(8-6-16)19(2,3)4/h5-8,15,18,21H,9-14H2,1-4H3</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>CC(CC1=CC=C(C=C1)C(C)(C)C)CN2CCC(CC2)O</t>
         </is>
       </c>
       <c r="E6" t="n">
         <v>289.240564612</v>
       </c>
       <c r="F6" t="n">
         <v>2</v>
       </c>
       <c r="G6" t="n">
         <v>1</v>
       </c>
       <c r="H6" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>cga 289273</t>
+          <t>CGA 289273</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>SDQFDHOLCGWZPU-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>InChI=1S/C14H20O/c1-11(10-15)9-12-5-7-13(8-6-12)14(2,3)4/h5-8,10-11H,9H2,1-4H3</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>CC(CC1=CC=C(C=C1)C(C)(C)C)C=O</t>
         </is>
       </c>
       <c r="E7" t="n">
         <v>204.151415257</v>
       </c>
       <c r="F7" t="n">
         <v>2</v>
       </c>
       <c r="G7" t="n">
         <v>1</v>
       </c>
       <c r="H7" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>cga 289274</t>
+          <t>CGA 289274</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>DWZYELZGJMFEMJ-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>InChI=1S/C14H20O2/c1-10(13(15)16)9-11-5-7-12(8-6-11)14(2,3)4/h5-8,10H,9H2,1-4H3,(H,15,16)</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>CC(CC1=CC=C(C=C1)C(C)(C)C)C(=O)O</t>
         </is>
       </c>
       <c r="E8" t="n">
         <v>220.146329876</v>
       </c>
       <c r="F8" t="n">
         <v>2</v>
       </c>
       <c r="G8" t="n">
         <v>1</v>
       </c>
       <c r="H8" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>noa 406116</t>
+          <t>NOA 406116</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>WSLNKVRPZJRJRE-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>InChI=1S/C19H29NO2/c1-19(2,3)17-9-7-15(8-10-17)13-16(18(21)22)14-20-11-5-4-6-12-20/h7-10,16H,4-6,11-14H2,1-3H3,(H,21,22)</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>CC(C)(C)C1=CC=C(C=C1)CC(CN2CCCCC2)C(=O)O</t>
         </is>
       </c>
       <c r="E9" t="n">
         <v>303.219829168</v>
       </c>
       <c r="F9" t="n">
         <v>2</v>
       </c>
       <c r="G9" t="n">
         <v>1</v>
       </c>
       <c r="H9" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>noa 406117</t>
+          <t>NOA 406117</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>AYIBEQIGTYSKHG-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>InChI=1S/C19H31NO/c1-19(2,3)18-9-7-16(8-10-18)13-17(15-21)14-20-11-5-4-6-12-20/h7-10,17,21H,4-6,11-15H2,1-3H3</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>CC(C)(C)C1=CC=C(C=C1)CC(CN2CCCCC2)CO</t>
         </is>
       </c>
       <c r="E10" t="n">
         <v>289.240564612</v>
       </c>
       <c r="F10" t="n">
         <v>2</v>
       </c>
       <c r="G10" t="n">
         <v>1</v>