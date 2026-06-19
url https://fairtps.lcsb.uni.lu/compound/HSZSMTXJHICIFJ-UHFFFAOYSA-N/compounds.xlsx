--- v0 (2026-05-13)
+++ v1 (2026-06-19)
@@ -472,51 +472,51 @@
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>mass</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>depth_from_base</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>precursor_count</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>successor_count</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>cl 354825</t>
+          <t>CL 354825</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>HSZSMTXJHICIFJ-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>InChI=1S/C13H15N3O4/c1-6(2)13(3)12(20)15-10(16-13)9-8(17)4-7(5-14-9)11(18)19/h4-6,17H,1-3H3,(H,18,19)(H,15,16,20)</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>CC(C)C1(C(=O)NC(=N1)C2=C(C=C(C=N2)C(=O)O)O)C</t>
         </is>
       </c>
       <c r="E2" t="n">
         <v>277.10625597</v>
       </c>
       <c r="F2" t="n">
         <v>0</v>
       </c>
       <c r="G2" t="n">
         <v>0</v>
@@ -540,51 +540,51 @@
         <is>
           <t>InChI=1S/C15H19N3O4/c1-8(2)15(3)14(21)17-12(18-15)11-10(13(19)20)5-9(6-16-11)7-22-4/h5-6,8H,7H2,1-4H3,(H,19,20)(H,17,18,21)</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>CC(C)C1(C(=O)NC(=N1)C2=C(C=C(C=N2)COC)C(=O)O)C</t>
         </is>
       </c>
       <c r="E3" t="n">
         <v>305.1375561</v>
       </c>
       <c r="F3" t="n">
         <v>1</v>
       </c>
       <c r="G3" t="n">
         <v>1</v>
       </c>
       <c r="H3" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>cl 312622</t>
+          <t>CL 312622</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>ZRPVTLGVORAGCY-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>InChI=1S/C14H15N3O5/c1-6(2)14(3)13(22)16-10(17-14)9-8(12(20)21)4-7(5-15-9)11(18)19/h4-6H,1-3H3,(H,18,19)(H,20,21)(H,16,17,22)</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>CC(C)C1(C(=O)NC(=N1)C2=C(C=C(C=N2)C(=O)O)C(=O)O)C</t>
         </is>
       </c>
       <c r="E4" t="n">
         <v>305.10117059</v>
       </c>
       <c r="F4" t="n">
         <v>2</v>
       </c>
       <c r="G4" t="n">
         <v>1</v>