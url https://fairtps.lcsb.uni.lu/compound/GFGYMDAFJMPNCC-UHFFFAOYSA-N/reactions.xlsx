--- v0 (2026-05-13)
+++ v1 (2026-07-01)
@@ -482,731 +482,731 @@
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>depth</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>enzyme</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>biosystem</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>transformation</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>bh479-11</t>
+          <t>BH479-11</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>GFGYMDAFJMPNCC-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>metazachlor</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>STEPQTYSZVCJPV-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>bh479-11</t>
+          <t>BH479-11</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>GFGYMDAFJMPNCC-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="G2" t="n">
         <v>1</v>
       </c>
       <c r="H2" t="inlineStr"/>
       <c r="I2" t="inlineStr"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>Environmental Transformation</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>bh479-11</t>
+          <t>BH479-11</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>GFGYMDAFJMPNCC-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>metazachlor</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>STEPQTYSZVCJPV-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>metazachlor acid (bh479-4)</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>PHMHHVKFXZNTKU-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="G3" t="n">
         <v>2</v>
       </c>
       <c r="H3" t="inlineStr"/>
       <c r="I3" t="inlineStr"/>
       <c r="J3" t="inlineStr">
         <is>
           <t>OXA</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>bh479-11</t>
+          <t>BH479-11</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>GFGYMDAFJMPNCC-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>metazachlor</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>STEPQTYSZVCJPV-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>bh479-10</t>
+          <t>BH479-10</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>QHBZOJGSBYTFEB-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="G4" t="n">
         <v>2</v>
       </c>
       <c r="H4" t="inlineStr"/>
       <c r="I4" t="inlineStr"/>
       <c r="J4" t="inlineStr">
         <is>
           <t>Environmental Transformation</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>bh479-11</t>
+          <t>BH479-11</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>GFGYMDAFJMPNCC-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>metazachlor</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>STEPQTYSZVCJPV-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>bh479-8 sulfonic acid derivative</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>IPVCSECPEVHQOV-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="G5" t="n">
         <v>2</v>
       </c>
       <c r="H5" t="inlineStr"/>
       <c r="I5" t="inlineStr"/>
       <c r="J5" t="inlineStr">
         <is>
           <t>Environmental Transformation</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>bh479-11</t>
+          <t>BH479-11</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>GFGYMDAFJMPNCC-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>metazachlor</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>STEPQTYSZVCJPV-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>bh479-1</t>
+          <t>BH479-1</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>IQUFNHHHOOCCDU-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="G6" t="n">
         <v>2</v>
       </c>
       <c r="H6" t="inlineStr"/>
       <c r="I6" t="inlineStr"/>
       <c r="J6" t="inlineStr">
         <is>
           <t>Environmental Transformation</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>bh479-11</t>
+          <t>BH479-11</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>GFGYMDAFJMPNCC-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>metazachlor</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>STEPQTYSZVCJPV-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>bh479-8 sulfonic acid derivative</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>IPVCSECPEVHQOV-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="G7" t="n">
         <v>2</v>
       </c>
       <c r="H7" t="inlineStr"/>
       <c r="I7" t="inlineStr">
         <is>
           <t>Soil</t>
         </is>
       </c>
       <c r="J7" t="inlineStr">
         <is>
           <t>Environmental Transformation</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>bh479-11</t>
+          <t>BH479-11</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>GFGYMDAFJMPNCC-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>metazachlor</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>STEPQTYSZVCJPV-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>bh 479-13</t>
+          <t>BH 479-13</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>QHEFZTMTEYPSAP-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="G8" t="n">
         <v>2</v>
       </c>
       <c r="H8" t="inlineStr"/>
       <c r="I8" t="inlineStr"/>
       <c r="J8" t="inlineStr">
         <is>
           <t>Environmental Transformation</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>bh479-11</t>
+          <t>BH479-11</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>GFGYMDAFJMPNCC-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>metazachlor</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>STEPQTYSZVCJPV-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>bas 479 gsh</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>VLQWNRYKOPAZHX-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="G9" t="n">
         <v>2</v>
       </c>
       <c r="H9" t="inlineStr"/>
       <c r="I9" t="inlineStr"/>
       <c r="J9" t="inlineStr">
         <is>
           <t>Environmental Transformation</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>bh479-11</t>
+          <t>BH479-11</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>GFGYMDAFJMPNCC-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>metazachlor</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>STEPQTYSZVCJPV-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>bh479-6</t>
+          <t>BH479-6</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>JXUANMZOSNWAMI-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="G10" t="n">
         <v>2</v>
       </c>
       <c r="H10" t="inlineStr"/>
       <c r="I10" t="inlineStr"/>
       <c r="J10" t="inlineStr">
         <is>
           <t>Environmental Transformation</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>bh479-11</t>
+          <t>BH479-11</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>GFGYMDAFJMPNCC-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>metazachlor</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>STEPQTYSZVCJPV-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>bh479-9</t>
+          <t>BH479-9</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>DYCHUHSHQIYFAI-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="G11" t="n">
         <v>2</v>
       </c>
       <c r="H11" t="inlineStr"/>
       <c r="I11" t="inlineStr"/>
       <c r="J11" t="inlineStr">
         <is>
           <t>Environmental Transformation</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>bh479-11</t>
+          <t>BH479-11</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>GFGYMDAFJMPNCC-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>metazachlor</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>STEPQTYSZVCJPV-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>metazachlor oxalic acid</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>KKGLWAGKUHWHHE-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="G12" t="n">
         <v>2</v>
       </c>
       <c r="H12" t="inlineStr"/>
       <c r="I12" t="inlineStr">
         <is>
           <t>Soil</t>
         </is>
       </c>
       <c r="J12" t="inlineStr">
         <is>
           <t>Environmental Transformation</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>bh479-11</t>
+          <t>BH479-11</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>GFGYMDAFJMPNCC-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>metazachlor</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>STEPQTYSZVCJPV-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>bh479-7</t>
+          <t>BH479-7</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>KSASICQOQRWULF-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="G13" t="n">
         <v>2</v>
       </c>
       <c r="H13" t="inlineStr"/>
       <c r="I13" t="inlineStr"/>
       <c r="J13" t="inlineStr">
         <is>
           <t>Environmental Transformation</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>bh479-11</t>
+          <t>BH479-11</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>GFGYMDAFJMPNCC-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>metazachlor</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>STEPQTYSZVCJPV-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>bas 479 sh</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>WESRXBQYMYZDJO-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="G14" t="n">
         <v>2</v>
       </c>
       <c r="H14" t="inlineStr"/>
       <c r="I14" t="inlineStr"/>
       <c r="J14" t="inlineStr">
         <is>
           <t>Environmental Transformation</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>bh479-11</t>
+          <t>BH479-11</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>GFGYMDAFJMPNCC-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>metazachlor</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>STEPQTYSZVCJPV-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>bh 479-13 deschloro acid</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>BMIIFMYCYJUZHJ-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="G15" t="n">
         <v>2</v>
       </c>
       <c r="H15" t="inlineStr"/>
       <c r="I15" t="inlineStr"/>
       <c r="J15" t="inlineStr">
         <is>
           <t>Environmental Transformation</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>bh479-11</t>
+          <t>BH479-11</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>GFGYMDAFJMPNCC-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>metazachlor</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>STEPQTYSZVCJPV-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>oh-bh 479-8</t>
+          <t>OH-BH 479-8</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>DUIYKMGMOAQLIN-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="G16" t="n">
         <v>2</v>
       </c>
       <c r="H16" t="inlineStr"/>
       <c r="I16" t="inlineStr"/>
       <c r="J16" t="inlineStr">
         <is>
           <t>Environmental Transformation</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>bh479-11</t>
+          <t>BH479-11</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>GFGYMDAFJMPNCC-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>metazachlor</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>STEPQTYSZVCJPV-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>bh479-12</t>
+          <t>BH479-12</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>DFJUHFNLKWOTIZ-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="G17" t="n">
         <v>2</v>
       </c>
       <c r="H17" t="inlineStr"/>
       <c r="I17" t="inlineStr"/>
       <c r="J17" t="inlineStr">
         <is>
           <t>Environmental Transformation</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>bh479-11</t>
+          <t>BH479-11</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>GFGYMDAFJMPNCC-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>metazachlor</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>STEPQTYSZVCJPV-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>metazachlor acid (bh479-4)</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>PHMHHVKFXZNTKU-UHFFFAOYSA-N</t>