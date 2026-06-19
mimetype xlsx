--- v0 (2026-05-13)
+++ v1 (2026-06-19)
@@ -472,51 +472,51 @@
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>mass</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>depth_from_base</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>precursor_count</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>successor_count</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>cga 238277</t>
+          <t>CGA 238277</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>GCOYQBALNHRFMV-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>InChI=1S/C10H6Cl2F6N2O2/c11-3-2-6(4(12)1-5(3)20-8(19)21)22-10(17,18)7(13)9(14,15)16/h1-2,7H,(H3,19,20,21)</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>C1=C(C(=CC(=C1Cl)OC(C(C(F)(F)F)F)(F)F)Cl)NC(=O)N</t>
         </is>
       </c>
       <c r="E2" t="n">
         <v>369.9710518</v>
       </c>
       <c r="F2" t="n">
         <v>0</v>
       </c>
       <c r="G2" t="n">
         <v>0</v>
@@ -540,119 +540,119 @@
         <is>
           <t>InChI=1S/C17H8Cl2F8N2O3/c18-6-5-11(32-17(26,27)14(22)16(23,24)25)7(19)4-10(6)28-15(31)29-13(30)12-8(20)2-1-3-9(12)21/h1-5,14H,(H2,28,29,30,31)</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>C1=CC(=C(C(=C1)F)C(=O)NC(=O)NC2=CC(=C(C=C2Cl)OC(C(C(F)(F)F)F)(F)F)Cl)F</t>
         </is>
       </c>
       <c r="E3" t="n">
         <v>509.9784228</v>
       </c>
       <c r="F3" t="n">
         <v>1</v>
       </c>
       <c r="G3" t="n">
         <v>1</v>
       </c>
       <c r="H3" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>cga 149772</t>
+          <t>CGA 149772</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>AVRQBXVUUXHRMY-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>InChI=1S/C7H5F2NO/c8-4-2-1-3-5(9)6(4)7(10)11/h1-3H,(H2,10,11)</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>C1=CC(=C(C(=C1)F)C(=O)N)F</t>
         </is>
       </c>
       <c r="E4" t="n">
         <v>157.03392011</v>
       </c>
       <c r="F4" t="n">
         <v>2</v>
       </c>
       <c r="G4" t="n">
         <v>1</v>
       </c>
       <c r="H4" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>cga 149776</t>
+          <t>CGA 149776</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>ONOTYLMNTZNAQZ-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>InChI=1S/C7H4F2O2/c8-4-2-1-3-5(9)6(4)7(10)11/h1-3H,(H,10,11)</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>C1=CC(=C(C(=C1)F)C(=O)O)F</t>
         </is>
       </c>
       <c r="E5" t="n">
         <v>158.01793569</v>
       </c>
       <c r="F5" t="n">
         <v>2</v>
       </c>
       <c r="G5" t="n">
         <v>1</v>
       </c>
       <c r="H5" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>cga 224443</t>
+          <t>CGA 224443</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>PIANCHDAVNRLDV-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>InChI=1S/C9H5Cl2F6NO/c10-3-2-6(4(11)1-5(3)18)19-9(16,17)7(12)8(13,14)15/h1-2,7H,18H2</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>C1=C(C(=CC(=C1Cl)OC(C(C(F)(F)F)F)(F)F)Cl)N</t>
         </is>
       </c>
       <c r="E6" t="n">
         <v>326.9652381</v>
       </c>
       <c r="F6" t="n">
         <v>2</v>
       </c>
       <c r="G6" t="n">
         <v>1</v>
@@ -778,85 +778,85 @@
         <is>
           <t>InChI=1S/C6H4F2/c7-5-2-1-3-6(8)4-5/h1-4H</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>C1=CC(=CC(=C1)F)F</t>
         </is>
       </c>
       <c r="E10" t="n">
         <v>114.02810645</v>
       </c>
       <c r="F10" t="n">
         <v>4</v>
       </c>
       <c r="G10" t="n">
         <v>1</v>
       </c>
       <c r="H10" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>275-309-i</t>
+          <t>275-309-I</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>DUQYSTOFYBWCDV-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>InChI=1S/C9H6ClF6NO2/c10-5-3-4(17)1-2-6(5)18-8(12,13)7(11)19-9(14,15)16/h1-3,7H,17H2</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>C1=CC(=C(C=C1N)Cl)OC(C(OC(F)(F)F)F)(F)F</t>
         </is>
       </c>
       <c r="E11" t="n">
         <v>308.9991251</v>
       </c>
       <c r="F11" t="n">
         <v>4</v>
       </c>
       <c r="G11" t="n">
         <v>1</v>
       </c>
       <c r="H11" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>275-352-i</t>
+          <t>275-352-I</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>KEVRTKYDPZZPIA-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>InChI=1S/C10H7ClF6N2O3/c11-5-3-4(19-8(18)20)1-2-6(5)21-9(13,14)7(12)22-10(15,16)17/h1-3,7H,(H3,18,19,20)</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>C1=CC(=C(C=C1NC(=O)N)Cl)OC(C(OC(F)(F)F)F)(F)F</t>
         </is>
       </c>
       <c r="E12" t="n">
         <v>352.0049388</v>
       </c>
       <c r="F12" t="n">
         <v>4</v>
       </c>
       <c r="G12" t="n">
         <v>1</v>