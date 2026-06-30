--- v0 (2026-05-13)
+++ v1 (2026-06-30)
@@ -472,51 +472,51 @@
       </c>
       <c r="E1" s="1" t="inlineStr">
         <is>
           <t>mass</t>
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>depth_from_base</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>precursor_count</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>successor_count</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>cga107955</t>
+          <t>CGA107955</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>FLFYKLJZDDSXEI-SNVBAGLBSA-N</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>InChI=1S/C13H17NO4/c1-8-5-4-6-9(2)12(8)14(11(16)7-15)10(3)13(17)18/h4-6,10,15H,7H2,1-3H3,(H,17,18)/t10-/m1/s1</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>CC1=C(C(=CC=C1)C)N([C@H](C)C(=O)O)C(=O)CO</t>
         </is>
       </c>
       <c r="E2" t="n">
         <v>251.11575802</v>
       </c>
       <c r="F2" t="n">
         <v>0</v>
       </c>
       <c r="G2" t="n">
         <v>0</v>
@@ -574,153 +574,153 @@
         <is>
           <t>InChI=1S/C14H19NO4/c1-9-6-5-7-10(2)13(9)15(11(3)14(17)18)12(16)8-19-4/h5-7,11H,8H2,1-4H3,(H,17,18)/t11-/m1/s1</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>CC1=C(C(=CC=C1)C)N([C@H](C)C(=O)O)C(=O)COC</t>
         </is>
       </c>
       <c r="E4" t="n">
         <v>265.13140809</v>
       </c>
       <c r="F4" t="n">
         <v>2</v>
       </c>
       <c r="G4" t="n">
         <v>1</v>
       </c>
       <c r="H4" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>cga108906</t>
+          <t>CGA108906</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>WFTHOCDLKYPFJX-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>InChI=1S/C14H17NO6/c1-8-5-4-6-10(14(19)20)12(8)15(9(2)13(17)18)11(16)7-21-3/h4-6,9H,7H2,1-3H3,(H,17,18)(H,19,20)</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>CC1=C(C(=CC=C1)C(=O)O)N(C(C)C(=O)O)C(=O)COC</t>
         </is>
       </c>
       <c r="E5" t="n">
         <v>295.10558726</v>
       </c>
       <c r="F5" t="n">
         <v>2</v>
       </c>
       <c r="G5" t="n">
         <v>1</v>
       </c>
       <c r="H5" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>cga42447</t>
+          <t>CGA42447</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>NRPTXWYBRKRZES-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>InChI=1S/C10H13NO/c1-7-5-4-6-8(2)10(7)11-9(3)12/h4-6H,1-3H3,(H,11,12)</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>CC1=C(C(=CC=C1)C)NC(=O)C</t>
         </is>
       </c>
       <c r="E6" t="n">
         <v>163.099714038</v>
       </c>
       <c r="F6" t="n">
         <v>2</v>
       </c>
       <c r="G6" t="n">
         <v>1</v>
       </c>
       <c r="H6" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>cga78532</t>
+          <t>CGA78532</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>GFUCPENVJSCPOD-SECBINFHSA-N</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>InChI=1S/C13H15NO5/c1-7-5-4-6-8(2)10(7)14(9(3)12(16)17)11(15)13(18)19/h4-6,9H,1-3H3,(H,16,17)(H,18,19)/t9-/m1/s1</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>CC1=C(C(=CC=C1)C)N([C@H](C)C(=O)O)C(=O)C(=O)O</t>
         </is>
       </c>
       <c r="E7" t="n">
         <v>265.09502258</v>
       </c>
       <c r="F7" t="n">
         <v>2</v>
       </c>
       <c r="G7" t="n">
         <v>1</v>
       </c>
       <c r="H7" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>cga79353</t>
+          <t>CGA79353</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>PPCSLWSQUIVCNN-SNVBAGLBSA-N</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>InChI=1S/C14H17NO5/c1-8-6-5-7-9(2)11(8)15(12(16)13(17)18)10(3)14(19)20-4/h5-7,10H,1-4H3,(H,17,18)/t10-/m1/s1</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>CC1=C(C(=CC=C1)C)N([C@H](C)C(=O)OC)C(=O)C(=O)O</t>
         </is>
       </c>
       <c r="E8" t="n">
         <v>279.11067264</v>
       </c>
       <c r="F8" t="n">
         <v>2</v>
       </c>
       <c r="G8" t="n">
         <v>1</v>
@@ -948,51 +948,51 @@
         <is>
           <t>InChI=1S/C29H39N3O10/c1-17-6-5-7-18(2)23(17)30-22(34)15-32-12-10-31(11-13-32)14-19(33)16-40-20-8-3-4-9-21(20)41-29-26(37)24(35)25(36)27(42-29)28(38)39/h3-9,19,24-27,29,33,35-37H,10-16H2,1-2H3,(H,30,34)(H,38,39)/t19?,24-,25-,26+,27-,29?/m0/s1</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>CC1=C(C(=CC=C1)C)NC(=O)CN2CCN(CC2)CC(COC3=CC=CC=C3OC4[C@@H]([C@H]([C@@H]([C@H](O4)C(=O)O)O)O)O)O</t>
         </is>
       </c>
       <c r="E15" t="n">
         <v>589.26354445</v>
       </c>
       <c r="F15" t="n">
         <v>4</v>
       </c>
       <c r="G15" t="n">
         <v>1</v>
       </c>
       <c r="H15" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Cvt-2738</t>
+          <t>CVT-2738</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>NJKRFQIWDJSYOK-UHFFFAOYSA-N</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>InChI=1S/C14H21N3O/c1-11-4-3-5-12(2)14(11)16-13(18)10-17-8-6-15-7-9-17/h3-5,15H,6-10H2,1-2H3,(H,16,18)</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>CC1=C(C(=CC=C1)C)NC(=O)CN2CCNCC2</t>
         </is>
       </c>
       <c r="E16" t="n">
         <v>247.168462302</v>
       </c>
       <c r="F16" t="n">
         <v>4</v>
       </c>
       <c r="G16" t="n">
         <v>1</v>